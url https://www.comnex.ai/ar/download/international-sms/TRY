--- v1 (2026-02-16)
+++ v2 (2026-04-02)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>رقم التسلسل</t>
   </si>
   <si>
     <t>الرقم الدولي</t>
   </si>
   <si>
     <t>اسم الدولة</t>
   </si>
   <si>
     <t>مبلغ الوحدة (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,1731</t>
+    <t>9,0862</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,3838</t>
+    <t>5,3328</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>10,7675</t>
+    <t>10,6656</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,6044</t>
+    <t>13,4755</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,4241</t>
+    <t>12,3064</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,1463</t>
+    <t>10,0502</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,8393</t>
+    <t>5,784</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>17,6008</t>
+    <t>17,4341</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,5908</t>
+    <t>5,5379</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,9746</t>
+    <t>10,8707</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,4948</t>
+    <t>14,3575</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,4898</t>
+    <t>8,4094</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,3131</t>
+    <t>3,2817</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,6786</t>
+    <t>11,568</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,0453</t>
+    <t>12,9217</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,0099</t>
+    <t>11,8962</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,323</t>
+    <t>15,1779</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,3338</t>
+    <t>3,3022</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,452</t>
+    <t>4,4098</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>122,1701</t>
+    <t>121,0132</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,0756</t>
+    <t>7,9992</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,765</t>
+    <t>7,6915</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>8,8811</t>
+    <t>8,797</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>7,0403</t>
+    <t>6,9736</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>4,9696</t>
+    <t>4,9226</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,4191</t>
+    <t>6,3583</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>18,8846</t>
+    <t>18,7058</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,7272</t>
+    <t>3,6919</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,4544</t>
+    <t>7,3839</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>12,7761</t>
+    <t>12,6551</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,1828</t>
+    <t>4,1432</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,6615</t>
+    <t>7,589</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,222</t>
+    <t>18,0494</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>8,9039</t>
+    <t>8,8196</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,5605</t>
+    <t>10,4605</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,6579</t>
+    <t>11,5475</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,3448</t>
+    <t>8,2658</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,7322</t>
+    <t>9,64</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,429</t>
+    <t>18,2545</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,3887</t>
+    <t>11,2809</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,3181</t>
+    <t>9,2298</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,4594</t>
+    <t>13,332</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,3559</t>
+    <t>13,2294</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,4848</t>
+    <t>2,4613</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,2913</t>
+    <t>10,1938</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,5654</t>
+    <t>16,4086</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,4644</t>
+    <t>19,2801</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,2827</t>
+    <t>8,2043</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,3791</t>
+    <t>16,224</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>11,8029</t>
+    <t>11,6911</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,6262</t>
+    <t>6,5634</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,5251</t>
+    <t>9,4349</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>7,8686</t>
+    <t>7,7941</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>14,9089</t>
+    <t>14,7677</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,614</t>
+    <t>8,5325</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,0014</t>
+    <t>9,9067</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,463</t>
+    <t>9,3734</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,6311</t>
+    <t>12,5115</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,4533</t>
+    <t>14,3165</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,3484</t>
+    <t>4,3072</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,9393</t>
+    <t>9,8451</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,2474</t>
+    <t>7,1787</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,7979</t>
+    <t>5,743</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,1817</t>
+    <t>11,0758</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>24,8481</t>
+    <t>24,6128</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,7129</t>
+    <t>19,5262</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>5,011</t>
+    <t>4,9636</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>24,1648</t>
+    <t>23,936</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,5202</t>
+    <t>3,4868</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,6665</t>
+    <t>13,5371</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,8065</t>
+    <t>7,7325</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,6361</t>
+    <t>18,4596</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,2877</t>
+    <t>14,1524</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,1767</t>
+    <t>5,1277</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,8332</t>
+    <t>6,7685</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>15,0124</t>
+    <t>14,8703</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,9343</t>
+    <t>3,897</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,217</t>
+    <t>12,1013</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>26,7118</t>
+    <t>26,4588</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>6,9575</t>
+    <t>6,8916</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,5958</t>
+    <t>11,486</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,5166</t>
+    <t>7,4454</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,5069</t>
+    <t>12,3885</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>16,669</t>
+    <t>16,5111</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>14,7018</t>
+    <t>14,5626</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,1634</t>
+    <t>14,0293</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,3352</t>
+    <t>13,2089</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>13,8735</t>
+    <t>13,7422</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,7626</t>
+    <t>4,7175</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6565</t>
+    <t>1,6409</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>20,7068</t>
+    <t>20,5107</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,5411</t>
+    <t>20,3466</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,9271</t>
+    <t>11,8142</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>