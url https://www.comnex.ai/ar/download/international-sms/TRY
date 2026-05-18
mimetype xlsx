--- v2 (2026-04-02)
+++ v3 (2026-05-18)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>رقم التسلسل</t>
   </si>
   <si>
     <t>الرقم الدولي</t>
   </si>
   <si>
     <t>اسم الدولة</t>
   </si>
   <si>
     <t>مبلغ الوحدة (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,0862</t>
+    <t>9,3812</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,3328</t>
+    <t>5,5059</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>10,6656</t>
+    <t>11,0118</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,4755</t>
+    <t>13,913</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,3064</t>
+    <t>12,706</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,0502</t>
+    <t>10,3765</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,784</t>
+    <t>5,9718</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>17,4341</t>
+    <t>18,0001</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,5379</t>
+    <t>5,7177</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>10,8707</t>
+    <t>11,2236</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,3575</t>
+    <t>14,8236</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,4094</t>
+    <t>8,6824</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,2817</t>
+    <t>3,3883</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,568</t>
+    <t>11,9436</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>12,9217</t>
+    <t>13,3413</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>11,8962</t>
+    <t>12,2824</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,1779</t>
+    <t>15,6707</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,3022</t>
+    <t>3,4094</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,4098</t>
+    <t>4,553</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>121,0132</t>
+    <t>124,9421</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>7,9992</t>
+    <t>8,2589</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,6915</t>
+    <t>7,9412</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>8,797</t>
+    <t>9,0827</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>6,9736</t>
+    <t>7,2001</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>4,9226</t>
+    <t>5,0824</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,3583</t>
+    <t>6,5648</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>18,7058</t>
+    <t>19,3131</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,6919</t>
+    <t>3,8118</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,3839</t>
+    <t>7,6236</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>12,6551</t>
+    <t>13,066</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,1432</t>
+    <t>4,2777</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,589</t>
+    <t>7,8354</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,0494</t>
+    <t>18,6354</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>8,8196</t>
+    <t>9,106</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,4605</t>
+    <t>10,8001</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,5475</t>
+    <t>11,9224</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,2658</t>
+    <t>8,5342</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,64</t>
+    <t>9,953</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,2545</t>
+    <t>18,8472</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,2809</t>
+    <t>11,6471</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,2298</t>
+    <t>9,5295</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,332</t>
+    <t>13,7648</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,2294</t>
+    <t>13,6589</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,4613</t>
+    <t>2,5412</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,1938</t>
+    <t>10,5248</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,4086</t>
+    <t>16,9413</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,2801</t>
+    <t>19,906</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,2043</t>
+    <t>8,4707</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,224</t>
+    <t>16,7507</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>11,6911</t>
+    <t>12,0707</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,5634</t>
+    <t>6,7765</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,4349</t>
+    <t>9,7412</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>7,7941</t>
+    <t>8,0471</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>14,7677</t>
+    <t>15,2472</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,5325</t>
+    <t>8,8095</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>9,9067</t>
+    <t>10,2283</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,3734</t>
+    <t>9,6777</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,5115</t>
+    <t>12,9177</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,3165</t>
+    <t>14,7813</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,3072</t>
+    <t>4,4471</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>9,8451</t>
+    <t>10,1648</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,1787</t>
+    <t>7,4118</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,743</t>
+    <t>5,9295</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,0758</t>
+    <t>11,4354</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>24,6128</t>
+    <t>25,412</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>19,5262</t>
+    <t>20,1602</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>4,9636</t>
+    <t>5,1247</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>23,936</t>
+    <t>24,7131</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,4868</t>
+    <t>3,60</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,5371</t>
+    <t>13,9766</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,7325</t>
+    <t>7,9836</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>18,4596</t>
+    <t>19,059</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,1524</t>
+    <t>14,6119</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,1277</t>
+    <t>5,2942</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,7685</t>
+    <t>6,9883</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>14,8703</t>
+    <t>15,3531</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>3,897</t>
+    <t>4,0236</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,1013</t>
+    <t>12,4942</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>26,4588</t>
+    <t>27,3179</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>6,8916</t>
+    <t>7,1153</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,486</t>
+    <t>11,8589</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,4454</t>
+    <t>7,6871</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,3885</t>
+    <t>12,7907</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>16,5111</t>
+    <t>17,0472</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>14,5626</t>
+    <t>15,0354</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,0293</t>
+    <t>14,4848</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,2089</t>
+    <t>13,6377</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>13,7422</t>
+    <t>14,1883</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,7175</t>
+    <t>4,8706</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6409</t>
+    <t>1,6941</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>20,5107</t>
+    <t>21,1766</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>20,3466</t>
+    <t>21,0072</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>11,8142</t>
+    <t>12,1977</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>