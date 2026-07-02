--- v3 (2026-05-18)
+++ v4 (2026-07-02)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>رقم التسلسل</t>
   </si>
   <si>
     <t>الرقم الدولي</t>
   </si>
   <si>
     <t>اسم الدولة</t>
   </si>
   <si>
     <t>مبلغ الوحدة (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,3812</t>
+    <t>9,4316</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,5059</t>
+    <t>5,5355</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>11,0118</t>
+    <t>11,0709</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,913</t>
+    <t>13,9877</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,706</t>
+    <t>12,7742</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,3765</t>
+    <t>10,4322</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>5,9718</t>
+    <t>6,0039</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>18,0001</t>
+    <t>18,0967</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,7177</t>
+    <t>5,7484</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,2236</t>
+    <t>11,2838</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,8236</t>
+    <t>14,9032</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,6824</t>
+    <t>8,729</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,3883</t>
+    <t>3,4064</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>11,9436</t>
+    <t>12,0077</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,3413</t>
+    <t>13,4129</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,2824</t>
+    <t>12,3484</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,6707</t>
+    <t>15,7548</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,4094</t>
+    <t>3,4277</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,553</t>
+    <t>4,5774</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>124,9421</t>
+    <t>125,6126</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,2589</t>
+    <t>8,3032</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,9412</t>
+    <t>7,9839</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>9,0827</t>
+    <t>9,1314</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>7,2001</t>
+    <t>7,2387</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>5,0824</t>
+    <t>5,1097</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,5648</t>
+    <t>6,60</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>19,3131</t>
+    <t>19,4167</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,8118</t>
+    <t>3,8322</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,6236</t>
+    <t>7,6645</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>13,066</t>
+    <t>13,1361</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,2777</t>
+    <t>4,3006</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,8354</t>
+    <t>7,8774</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,6354</t>
+    <t>18,7354</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>9,106</t>
+    <t>9,1548</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,8001</t>
+    <t>10,858</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,9224</t>
+    <t>11,9864</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,5342</t>
+    <t>8,58</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>9,953</t>
+    <t>10,0064</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,8472</t>
+    <t>18,9483</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,6471</t>
+    <t>11,7097</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,5295</t>
+    <t>9,5806</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,7648</t>
+    <t>13,8387</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,6589</t>
+    <t>13,7322</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,5412</t>
+    <t>2,5548</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,5248</t>
+    <t>10,5813</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>16,9413</t>
+    <t>17,0322</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>19,906</t>
+    <t>20,0129</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,4707</t>
+    <t>8,5161</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,7507</t>
+    <t>16,8406</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>12,0707</t>
+    <t>12,1355</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,7765</t>
+    <t>6,8129</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,7412</t>
+    <t>9,7935</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>8,0471</t>
+    <t>8,0903</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>15,2472</t>
+    <t>15,329</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,8095</t>
+    <t>8,8568</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2283</t>
+    <t>10,2832</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,6777</t>
+    <t>9,7297</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,9177</t>
+    <t>12,9871</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,7813</t>
+    <t>14,8606</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,4471</t>
+    <t>4,471</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,1648</t>
+    <t>10,2193</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,4118</t>
+    <t>7,4516</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,9295</t>
+    <t>5,9613</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,4354</t>
+    <t>11,4967</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>25,412</t>
+    <t>25,5483</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,1602</t>
+    <t>20,2683</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>5,1247</t>
+    <t>5,1522</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>24,7131</t>
+    <t>24,8458</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,60</t>
+    <t>3,6193</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>13,9766</t>
+    <t>14,0516</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>7,9836</t>
+    <t>8,0264</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,059</t>
+    <t>19,1612</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,6119</t>
+    <t>14,6903</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,2942</t>
+    <t>5,3226</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>6,9883</t>
+    <t>7,0258</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>15,3531</t>
+    <t>15,4355</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0236</t>
+    <t>4,0452</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,4942</t>
+    <t>12,5613</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>27,3179</t>
+    <t>27,4645</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>7,1153</t>
+    <t>7,1535</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,8589</t>
+    <t>11,9226</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,6871</t>
+    <t>7,7284</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,7907</t>
+    <t>12,8593</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>17,0472</t>
+    <t>17,1387</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>15,0354</t>
+    <t>15,1161</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,4848</t>
+    <t>14,5625</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,6377</t>
+    <t>13,7109</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>14,1883</t>
+    <t>14,2645</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,8706</t>
+    <t>4,8968</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,6941</t>
+    <t>1,7032</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>21,1766</t>
+    <t>21,2903</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,0072</t>
+    <t>21,12</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,1977</t>
+    <t>12,2632</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>