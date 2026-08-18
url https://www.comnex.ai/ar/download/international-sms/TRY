--- v4 (2026-07-02)
+++ v5 (2026-08-18)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>رقم التسلسل</t>
   </si>
   <si>
     <t>الرقم الدولي</t>
   </si>
   <si>
     <t>اسم الدولة</t>
   </si>
   <si>
     <t>مبلغ الوحدة (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,4316</t>
+    <t>9,831</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>5,5355</t>
+    <t>5,7699</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
-    <t>11,0709</t>
+    <t>11,5397</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
-    <t>13,9877</t>
+    <t>14,58</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>12,7742</t>
+    <t>13,3151</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>10,4322</t>
+    <t>10,874</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>6,0039</t>
+    <t>6,2581</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>18,0967</t>
+    <t>18,863</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>5,7484</t>
+    <t>5,9918</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,2838</t>
+    <t>11,7616</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>14,9032</t>
+    <t>15,5342</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>8,729</t>
+    <t>9,0986</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>3,4064</t>
+    <t>3,5507</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,0077</t>
+    <t>12,5162</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,4129</t>
+    <t>13,9808</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,3484</t>
+    <t>12,8712</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>15,7548</t>
+    <t>16,4219</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>3,4277</t>
+    <t>3,5729</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5774</t>
+    <t>4,7712</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>125,6126</t>
+    <t>130,9314</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Congo</t>
   </si>
   <si>
-    <t>8,3032</t>
+    <t>8,6548</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
-    <t>7,9839</t>
+    <t>8,3219</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Cote d'Ivoire</t>
   </si>
   <si>
-    <t>9,1314</t>
+    <t>9,518</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
   <si>
-    <t>7,2387</t>
+    <t>7,5452</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
-    <t>5,1097</t>
+    <t>5,326</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Costa Rica</t>
   </si>
   <si>
-    <t>6,60</t>
+    <t>6,8794</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Cuba</t>
   </si>
   <si>
-    <t>19,4167</t>
+    <t>20,2389</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>3,8322</t>
+    <t>3,9945</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Czech Republic</t>
   </si>
   <si>
-    <t>7,6645</t>
+    <t>7,989</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
-    <t>13,1361</t>
+    <t>13,6923</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Djibouti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Denmark</t>
   </si>
   <si>
-    <t>4,3006</t>
+    <t>4,4827</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominica</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominican Republic</t>
   </si>
   <si>
-    <t>7,8774</t>
+    <t>8,211</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Algeria</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ecuador</t>
   </si>
   <si>
-    <t>18,7354</t>
+    <t>19,5288</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>
   <si>
-    <t>9,1548</t>
+    <t>9,5425</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
-    <t>10,858</t>
+    <t>11,3178</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritrea</t>
   </si>
   <si>
-    <t>11,9864</t>
+    <t>12,494</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
-    <t>8,58</t>
+    <t>8,9433</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Ethiopia</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
-    <t>10,0064</t>
+    <t>10,4301</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,9483</t>
+    <t>19,7507</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Islands (Malvinas)</t>
   </si>
   <si>
-    <t>11,7097</t>
+    <t>12,2055</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Micronesia, Federated States of</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Islands</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>9,5806</t>
+    <t>9,9863</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,8387</t>
+    <t>14,4246</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
-    <t>13,7322</t>
+    <t>14,3137</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Gibraltar</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Greenland</t>
   </si>
   <si>
-    <t>2,5548</t>
+    <t>2,663</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambia</t>
   </si>
   <si>
-    <t>10,5813</t>
+    <t>11,0293</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Guinea</t>
   </si>
   <si>
-    <t>17,0322</t>
+    <t>17,7534</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,0129</t>
+    <t>20,8603</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Equatorial Guinea</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
-    <t>8,5161</t>
+    <t>8,8767</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Guinea-Bissau</t>
   </si>
   <si>
-    <t>16,8406</t>
+    <t>17,5537</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Croatia</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
-    <t>12,1355</t>
+    <t>12,6493</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
-    <t>6,8129</t>
+    <t>7,1014</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
-    <t>9,7935</t>
+    <t>10,2082</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Iraq</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>Iran, Islamic Republic of</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
-    <t>8,0903</t>
+    <t>8,4329</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaica</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Jordan</t>
   </si>
   <si>
-    <t>15,329</t>
+    <t>15,9781</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kyrgyzstan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
-    <t>8,8568</t>
+    <t>9,2318</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2832</t>
+    <t>10,7186</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Comoros</t>
   </si>
   <si>
-    <t>9,7297</t>
+    <t>10,1416</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts and Nevis</t>
   </si>
   <si>
-    <t>12,9871</t>
+    <t>13,537</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Korea, Democratic People's Republic of</t>
   </si>
   <si>
-    <t>14,8606</t>
+    <t>15,4899</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>4,471</t>
+    <t>4,6603</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuwait</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Islands</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao People's Democratic Republic</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lebanon</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Liechtenstein</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,2193</t>
+    <t>10,652</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberia</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Lithuania</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Latvia</t>
   </si>
   <si>
-    <t>7,4516</t>
+    <t>7,7671</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Morocco</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monaco</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Republic of</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Montenegro</t>
   </si>
   <si>
-    <t>5,9613</t>
+    <t>6,2137</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagascar</t>
   </si>
   <si>
-    <t>11,4967</t>
+    <t>11,9836</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Macedonia, the Former Yugoslav Republic of</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Mongolia</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinique</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Mauritania</t>
   </si>
   <si>
-    <t>25,5483</t>
+    <t>26,6301</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,2683</t>
+    <t>21,1266</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldives</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
-    <t>5,1522</t>
+    <t>5,3704</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>New Caledonia</t>
   </si>
   <si>
-    <t>24,8458</t>
+    <t>25,8978</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Niger</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
-    <t>3,6193</t>
+    <t>3,7726</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nicaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
-    <t>14,0516</t>
+    <t>14,6466</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>8,0264</t>
+    <t>8,3663</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,1612</t>
+    <t>19,9726</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
-    <t>14,6903</t>
+    <t>15,3123</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Oman</t>
   </si>
   <si>
-    <t>5,3226</t>
+    <t>5,5479</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,0258</t>
+    <t>7,3233</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>French Polynesia</t>
   </si>
   <si>
-    <t>15,4355</t>
+    <t>16,089</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua New Guinea</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0452</t>
+    <t>4,2164</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre and Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Puerto Rico</t>
   </si>
   <si>
-    <t>12,5613</t>
+    <t>13,0931</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Qatar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Reunion</t>
   </si>
   <si>
-    <t>27,4645</t>
+    <t>28,6274</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Serbia</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
-    <t>7,1535</t>
+    <t>7,4564</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Islands</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seychelles</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,9226</t>
+    <t>12,4274</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
-    <t>7,7284</t>
+    <t>8,0556</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,8593</t>
+    <t>13,4038</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somalia</t>
   </si>
   <si>
-    <t>17,1387</t>
+    <t>17,8644</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Suriname</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome and Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Syrian Arab Republic</t>
   </si>
   <si>
-    <t>15,1161</t>
+    <t>15,7562</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Swaziland</t>
   </si>
   <si>
-    <t>14,5625</t>
+    <t>15,1792</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Chad</t>
   </si>
   <si>
-    <t>13,7109</t>
+    <t>14,2915</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tajikistan</t>
   </si>
   <si>
-    <t>14,2645</t>
+    <t>14,8685</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Turkmenistan</t>
   </si>
   <si>
-    <t>4,8968</t>
+    <t>5,1041</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunisia</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Turkey</t>
   </si>
   <si>
-    <t>1,7032</t>
+    <t>1,7753</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad and Tobago</t>
   </si>
   <si>
-    <t>21,2903</t>
+    <t>22,1918</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>United Republic of Tanzania</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>British Virgin Islands</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>US Virgin Islands</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,12</t>
+    <t>22,0142</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,2632</t>
+    <t>12,7825</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks and Caicos Islands</t>
   </si>